--- v0 (2025-10-18)
+++ v1 (2026-06-08)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Zorgketens\Traumageriatrie\3. Communicatie\Specialismepagina website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Zorgketens en verbeterteams\Traumageriatrie\23. Publicaties\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D08AAD73-BC51-487A-BADF-4D8595C150A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21480" windowHeight="8940"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$A$1:$F$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Blad1!$A$1:$G$1</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="194">
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Proxy-reported experiences of palliative, non-operative management of geriatric patients after a hip fracture: a qualitative study</t>
   </si>
   <si>
     <t>Nijdam</t>
   </si>
   <si>
     <t>Auteur 1</t>
   </si>
   <si>
     <t>Auteur 2</t>
   </si>
   <si>
     <t>Laane</t>
   </si>
   <si>
     <t>Auteur 3</t>
   </si>
   <si>
     <t>Spierings</t>
   </si>
   <si>
@@ -260,151 +261,455 @@
   <si>
     <t>Effect of music on clinical outcome after hip fracture operations (MCHOPIN): study protocol of a multicentre randomised controlled trial</t>
   </si>
   <si>
     <t>Fu</t>
   </si>
   <si>
     <t>Jeekel</t>
   </si>
   <si>
     <t>van Lieshout</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/34949611/</t>
   </si>
   <si>
     <t>Prognosis and institutionalization of frail community-dwelling older patients following a proximal femoral fracture: a multicenter retrospective cohort study</t>
   </si>
   <si>
     <t>Loggers</t>
   </si>
   <si>
     <t>Folbert</t>
   </si>
   <si>
-    <t>https://pubmed.ncbi.nlm.nih.gov/35396653/</t>
-[...1 lines deleted...]
-  <si>
     <t>Improved 1-year mortality in elderly patients with a hip fracture following integrated orthogeriatric treatment</t>
   </si>
   <si>
     <t>Hegeman</t>
   </si>
   <si>
     <t>Vermeer</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/27443570/</t>
   </si>
   <si>
     <t>Complications After Surgical Treatment of Geriatric Ankle Fractures</t>
   </si>
   <si>
     <t>Spek</t>
   </si>
   <si>
     <t>van den Heuvel</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/33789807/</t>
   </si>
   <si>
     <t>The prediction of early mortality following hip fracture surgery in patients aged 90 years and older: the Almelo Hip Fracture Score 90 (AHFS90)</t>
   </si>
   <si>
     <t>Nijmeijer</t>
   </si>
   <si>
-    <t>Vootrhuis</t>
-[...1 lines deleted...]
-  <si>
     <t>Groothuis-Oudshoorn</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/36856794/</t>
   </si>
   <si>
     <t>Geriatric fracture center: a multidisciplinary treatment approach for older patients with a hip fracture improved quality of clinical care and short-term treatment outcomes</t>
   </si>
   <si>
     <t>Smit</t>
   </si>
   <si>
     <t>van der Velde</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/23569698/</t>
+  </si>
+  <si>
+    <t>Zeelenberg</t>
+  </si>
+  <si>
+    <t>Oosterwijk</t>
+  </si>
+  <si>
+    <t>Verhofstad</t>
+  </si>
+  <si>
+    <t>Shared decision-making for non-operative management versus operative management of hip fractures in selected frail older adults with a limited life expectancy: a protocol for a nationwide implementation study</t>
+  </si>
+  <si>
+    <t>Shared decision-making for non-operative management versus operative management of hip fractures in selected frail older adults with a limited life expectancy: a protocol for a nationwide implementation study - PMC</t>
+  </si>
+  <si>
+    <t>Attitudes toward the adoption of eHealth amongst healthcare professionals in trauma surgery – the new digital normal?</t>
+  </si>
+  <si>
+    <t>Willinge</t>
+  </si>
+  <si>
+    <t>Attitudes toward the adoption of eHealth amongst healthcare professionals in trauma surgery – the new digital normal? | BMC Health Services Research | Full Text</t>
+  </si>
+  <si>
+    <t>The effects of a Virtual Fracture Care review protocol on secondary healthcare utilization in trauma patients requiring semi-acute surgery: a retrospective cohort study</t>
+  </si>
+  <si>
+    <t>van Veen</t>
+  </si>
+  <si>
+    <t>Frontiers | The effects of a Virtual Fracture Care review protocol on secondary healthcare utilization in trauma patients requiring semi-acute surgery: a retrospective cohort study</t>
+  </si>
+  <si>
+    <t>Health Care Professionals’ Experiences With a Mobile Self-Care Solution for Low Complex Orthopedic Injuries: Mixed Methods Study</t>
+  </si>
+  <si>
+    <t>Goslings</t>
+  </si>
+  <si>
+    <t>JMIR mHealth and uHealth - Health Care Professionals’ Experiences With a Mobile Self-Care Solution for Low Complex Orthopedic Injuries: Mixed Methods Study</t>
+  </si>
+  <si>
+    <t>Orthopaedic trauma patients’ experiences with emergency department care and follow-up through Virtual Fracture Care review: a qualitative study</t>
+  </si>
+  <si>
+    <t>https://bmjopen.bmj.com/content/14/2/e076040</t>
+  </si>
+  <si>
+    <t>Orthopaedic trauma patients’ experiences with emergency department care and follow-up through Virtual Fracture Care review: a qualitative study | BMJ Open</t>
+  </si>
+  <si>
+    <t>Salentijn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">van V een </t>
+  </si>
+  <si>
+    <t>The effects of a Virtual Fracture Care review protocol on secondary healthcare utilization in trauma patients requiring non operative treatment: a retrospective cohort study | Research Square</t>
+  </si>
+  <si>
+    <t>Agreement between patient- and proxy-reported outcome measures in adult musculoskeletal trauma and injury: a scoping review</t>
+  </si>
+  <si>
+    <t>Raats</t>
+  </si>
+  <si>
+    <t>Ponds</t>
+  </si>
+  <si>
+    <t>Beyond Mortality: Severely Frail Femur Fracture Patients Can Regain Independence after Surgery</t>
+  </si>
+  <si>
+    <t>Wearable sensor-based measures of step-up transfers are supplementary to patient-reported outcome measures following total joint arthroplasty</t>
+  </si>
+  <si>
+    <t>Landman</t>
+  </si>
+  <si>
+    <t>Bolinks</t>
+  </si>
+  <si>
+    <t>Wearable sensor-based measures of step-up transfers are supplementary to patient-reported outcome measures following total joint arthroplasty: Disability and Rehabilitation: Vol 46 , No 11 - Get Access</t>
+  </si>
+  <si>
+    <t>Proxy-reported outcomes accurately reflect objective patient-reported outcomes in older adult patients with traumatic orthopaedic injuries</t>
+  </si>
+  <si>
+    <t>Frailty index predicts adverse short- and long-term outcomes in older adults with rib fractures</t>
+  </si>
+  <si>
+    <t>Brameier</t>
+  </si>
+  <si>
+    <t>Automated EEG-Based Brainwave Analysis for the Detection of Postoperative Delirium Does Not Result in a Shorter Length of Stay in Geriatric Hip Fracture Patients: A Multicentre Randomized Controlled Trial</t>
+  </si>
+  <si>
+    <t>de Fraiture</t>
+  </si>
+  <si>
+    <t>Predictors of mortality over time in geriatric patients with hip fracture</t>
+  </si>
+  <si>
+    <t>Eversdijk</t>
+  </si>
+  <si>
+    <t>OTA International</t>
+  </si>
+  <si>
+    <t>Patient and proxy perspectives in decision-making for geriatric hip fracture management in the Netherlands: a qualitative study</t>
+  </si>
+  <si>
+    <t>Kroes</t>
+  </si>
+  <si>
+    <t>e082093.full.pdf</t>
+  </si>
+  <si>
+    <t>The Impact of Implementation of Palliative, Non-Operative Management on Mortality of Operatively Treated Geriatric Hip Fracture Patients: A Retrospective Cohort Study</t>
+  </si>
+  <si>
+    <t>Laatste auteur</t>
+  </si>
+  <si>
+    <t>Identification of neutrophil phenotype categories in geriatric hip fracture patients aids in personalized medicine</t>
+  </si>
+  <si>
+    <t>Jukema</t>
+  </si>
+  <si>
+    <t>Cast versus removable orthosis for the management of stable type B ankle fractures: a systematic review and meta-analysis</t>
+  </si>
+  <si>
+    <t>van der Heijden</t>
+  </si>
+  <si>
+    <t>Cast versus removable orthosis for the management of stable type B ankle fractures: a systematic review and meta-analysis | European Journal of Trauma and Emergency Surgery</t>
+  </si>
+  <si>
+    <t>Joosse</t>
+  </si>
+  <si>
+    <t>Prognosis and institutionalization of frail community-dwelling older patients following a proximal femoral fracture: a multicenter retrospective cohort study | Osteoporosis International</t>
+  </si>
+  <si>
+    <t>Perspective; recommendations for improved patient participation in decision-making for geriatric patients in acute surgical settings</t>
+  </si>
+  <si>
+    <t>Verberne</t>
+  </si>
+  <si>
+    <t>Perspective; recommendations for improved patient participation in decision-making for geriatric patients in acute surgical settings - ClinicalKey</t>
+  </si>
+  <si>
+    <t>Weaver</t>
+  </si>
+  <si>
+    <t>Experience with hip denervation in non-operative hip fracture care for frail older patients in the Netherlands: an interview study</t>
+  </si>
+  <si>
+    <t>Chang</t>
+  </si>
+  <si>
+    <t>SPING Block Analgesia in Non-Operative Management of Proximal Femur Fractures in Older Adults Living with Frailty: A Retrospective Cohort Study</t>
+  </si>
+  <si>
+    <t>van der Velden</t>
+  </si>
+  <si>
+    <t>Visschers</t>
+  </si>
+  <si>
+    <t>Suman</t>
+  </si>
+  <si>
+    <t>SPING Block Analgesia in Non-Operative Management of Proximal Femur Fractures in Older Adults Living with Frailty: A Retrospective Cohort Study - PubMed</t>
+  </si>
+  <si>
+    <t>Chemical hip denervation using phenol via Pericapsular Nerve Group (PENG) block in palliative non-operative management for frail older hip fracture patients: A multicenter retrospective cohort study</t>
+  </si>
+  <si>
+    <t>Wijnen</t>
+  </si>
+  <si>
+    <t>Willems</t>
+  </si>
+  <si>
+    <t>Chemical hip denervation using phenol via Pericapsular Nerve Group (PENG) block in palliative non-operative management for frail older hip fracture patients: A multicenter retrospective cohort study - PubMed</t>
+  </si>
+  <si>
+    <t>van Breugel</t>
+  </si>
+  <si>
+    <t>Smits</t>
+  </si>
+  <si>
+    <t>Experience with hip denervation in non-operative hip fracture care for frail older patients in the Netherlands: an interview study - PubMed</t>
+  </si>
+  <si>
+    <t>Variability in Care Pathways for Hip Fracture Patients in The Netherlands</t>
+  </si>
+  <si>
+    <t>van Bremen</t>
+  </si>
+  <si>
+    <t>Seppala</t>
+  </si>
+  <si>
+    <t>Variability in Care Pathways for Hip Fracture Patients in The Netherlands - PubMed</t>
+  </si>
+  <si>
+    <t>Exploring the role of systemic inflammation in guiding clinical decision making for geriatric patients with a hip fracture</t>
+  </si>
+  <si>
+    <t>van Eerten</t>
+  </si>
+  <si>
+    <t>Exploring the role of systemic inflammation in guiding clinical decision making for geriatric patients with a hip fracture - PubMed</t>
+  </si>
+  <si>
+    <t>Voorthuis</t>
+  </si>
+  <si>
+    <t>Frailty as defined by the comprehensive geriatric assessment frailty index (CGA-FI) is associated with in-hospital complications and mortality in geriatric hip fracture patients, A retrospective cohort study</t>
+  </si>
+  <si>
+    <t>van Rossum</t>
+  </si>
+  <si>
+    <t>Aydin</t>
+  </si>
+  <si>
+    <t>Frailty as defined by the comprehensive geriatric assessment frailty index (CGA-FI) is associated with in-hospital complications and mortality in geriatric hip fracture patients, A retrospective cohort study - PubMed</t>
+  </si>
+  <si>
+    <t>Radiographic Thigh Muscle Measurements Are Independently Associated with 1-Year Mortality Following Hip Fracture Surgery</t>
+  </si>
+  <si>
+    <t>Wgne</t>
+  </si>
+  <si>
+    <t>Wignakumar</t>
+  </si>
+  <si>
+    <t>Radiographic Thigh Muscle Measurements Are Independently Associated with 1-Year Mortality Following Hip Fracture Surgery - PubMed</t>
+  </si>
+  <si>
+    <t>Implementation of the ICOUGH protocol results in a decreased incidence of postoperative hospital-acquired pneumonia in geriatric hip fracture patients</t>
+  </si>
+  <si>
+    <t>Frencken</t>
+  </si>
+  <si>
+    <t>Implementation of the ICOUGH protocol results in a decreased incidence of postoperative hospital-acquired pneumonia in geriatric hip fracture patients - PubMed</t>
+  </si>
+  <si>
+    <t>Impact of Early (&lt;24 Hours) vs. Delayed (≥24 Hours) Surgery on Hemoglobin Decrease in Patients With Hip Fracture on Direct Oral Anticoagulants: A Multicenter Retrospective Cohort Study</t>
+  </si>
+  <si>
+    <t>Blood Transfusion Risk Following Early Versus Delayed Surgery in Hip Fracture Patients on Direct Oral Anticoagulants: A Study Protocol for a Natural Experiment</t>
+  </si>
+  <si>
+    <t>Blood Transfusion Risk Following Early Versus Delayed Surgery in Hip Fracture Patients on Direct Oral Anticoagulants: A Study Protocol for a Natural Experiment - PubMed</t>
+  </si>
+  <si>
+    <t>Impact of Early (&lt;24 Hours) vs. Delayed (≥24 Hours) Surgery on Hemoglobin Decrease in Patients With Hip Fracture on Direct Oral Anticoagulants: A Multicenter Retrospective Cohort Study - PubMed</t>
+  </si>
+  <si>
+    <t>Health-Care Costs for Patients with a Lower-Extremity Fracture Have Increased Disproportionately Over the Past 10 Years: A Medical Expenditure Panel Survey Analysis of Total Expenditure and Out-of-Pocket Costs</t>
+  </si>
+  <si>
+    <t>Health-Care Costs for Patients with a Lower-Extremity Fracture Have Increased Disproportionately Over the Past 10 Years: A Medical Expenditure Panel Survey Analysis of Total Expenditure and Out-of-Pocket Costs - PubMed</t>
+  </si>
+  <si>
+    <t>Frailty index predicts adverse short- and long-term outcomes in older adults with rib fractures - PubMed</t>
+  </si>
+  <si>
+    <t>Beyond Mortality: Severely Frail Femur Fracture Patients Can Regain Independence after Surgery - PubMed</t>
+  </si>
+  <si>
+    <t>Surgical consent by healthcare proxies does not delay surgery in older adult patients with hip fracture</t>
+  </si>
+  <si>
+    <t>Surgical consent by healthcare proxies does not delay surgery in older adult patients with hip fracture - PubMed</t>
+  </si>
+  <si>
+    <t>Agreement between patient- and proxy-reported outcome measures in adult musculoskeletal trauma and injury: a scoping review - PubMed</t>
+  </si>
+  <si>
+    <t>Proxy-reported outcomes accurately reflect objective patient-reported outcomes in older adult patients with traumatic orthopaedic injuries - PubMed</t>
+  </si>
+  <si>
+    <t>Risk factors for failure of distal femoral nonunion repair</t>
+  </si>
+  <si>
+    <t>Wagner</t>
+  </si>
+  <si>
+    <t>Risk factors for failure of distal femoral nonunion repair - PubMed</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
@@ -645,587 +950,1311 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/27443570/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34997258/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33688974/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/36933048/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35948383/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33974580/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35063259/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34765903/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33789807/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhealth.jmir.org/2024/1/e51510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/otainternational/fulltext/2024/09000/predictors_of_mortality_over_time_in_geriatric.4.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40435923/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39179941/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/otainternational/fulltext/2024/01001/identification_of_neutrophil_phenotype_categories.4.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41589272/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33688974/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/36933048/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/09638288.2023.2219066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2077-0383/13/7/2012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40325151/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40783877/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35948383/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33974580/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmchealthservres.biomedcentral.com/articles/10.1186/s12913-024-11259-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicalkey.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41337952/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38892908/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39864399/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35063259/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-3902638/v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s00198-022-06394-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39200731/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39800638/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC11029367/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/bmjopen/14/6/e082093.full.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41262432/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34765903/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33789807/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/14/2/e076040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s00068-022-02169-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40345698/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/42085909/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39970239/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/27443570/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34997258/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/digital-health/articles/10.3389/fdgth.2024.1362503/full" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2077-0383/13/22/6987" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39846580/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41598694/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40964199/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="A3" sqref="A3:A57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="105.42578125" customWidth="1"/>
-    <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" customWidth="1"/>
+    <col min="7" max="7" width="37.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>10</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>6</v>
       </c>
       <c r="F1" t="s">
+        <v>134</v>
+      </c>
+      <c r="G1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="2">
+        <v>46122</v>
+      </c>
+      <c r="B3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F3" t="s">
+        <v>145</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="2">
+        <v>46054</v>
+      </c>
+      <c r="B4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C4" t="s">
+        <v>169</v>
+      </c>
+      <c r="D4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="2">
+        <v>46048</v>
+      </c>
+      <c r="B5" t="s">
+        <v>179</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="2">
+        <v>46038</v>
+      </c>
+      <c r="B6" t="s">
+        <v>180</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>154</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="2">
+        <v>45980</v>
+      </c>
+      <c r="B7" t="s">
+        <v>172</v>
+      </c>
+      <c r="C7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="2">
+        <v>45916</v>
+      </c>
+      <c r="B8" t="s">
+        <v>187</v>
+      </c>
+      <c r="C8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F8" t="s">
+        <v>145</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="2">
+        <v>45879</v>
+      </c>
+      <c r="B9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C9" t="s">
+        <v>192</v>
+      </c>
+      <c r="D9" t="s">
+        <v>115</v>
+      </c>
+      <c r="E9" t="s">
+        <v>116</v>
+      </c>
+      <c r="F9" t="s">
+        <v>145</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="2">
+        <v>45804</v>
+      </c>
+      <c r="B10" t="s">
+        <v>153</v>
+      </c>
+      <c r="C10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D10" t="s">
+        <v>154</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>155</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="2">
+        <v>45785</v>
+      </c>
+      <c r="B11" t="s">
+        <v>146</v>
+      </c>
+      <c r="C11" t="s">
+        <v>131</v>
+      </c>
+      <c r="D11" t="s">
+        <v>157</v>
+      </c>
+      <c r="E11" t="s">
+        <v>158</v>
+      </c>
+      <c r="F11" t="s">
+        <v>155</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="2">
+        <v>45783</v>
+      </c>
+      <c r="B12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" t="s">
+        <v>165</v>
+      </c>
+      <c r="F12" t="s">
+        <v>92</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="2">
+        <v>45782</v>
+      </c>
+      <c r="B13" t="s">
+        <v>123</v>
+      </c>
+      <c r="C13" t="s">
+        <v>115</v>
+      </c>
+      <c r="D13" t="s">
+        <v>124</v>
+      </c>
+      <c r="E13" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13" t="s">
+        <v>145</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="2">
+        <v>45749</v>
+      </c>
+      <c r="B14" t="s">
+        <v>183</v>
+      </c>
+      <c r="C14" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" t="s">
+        <v>147</v>
+      </c>
+      <c r="E14" t="s">
+        <v>124</v>
+      </c>
+      <c r="F14" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="2">
+        <v>45717</v>
+      </c>
+      <c r="B15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D15" t="s">
+        <v>115</v>
+      </c>
+      <c r="E15" t="s">
+        <v>124</v>
+      </c>
+      <c r="F15" t="s">
+        <v>145</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="2">
+        <v>45667</v>
+      </c>
+      <c r="B16" t="s">
+        <v>148</v>
+      </c>
+      <c r="C16" t="s">
+        <v>149</v>
+      </c>
+      <c r="D16" t="s">
+        <v>131</v>
+      </c>
+      <c r="E16" t="s">
+        <v>150</v>
+      </c>
+      <c r="F16" t="s">
+        <v>151</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="2">
+        <v>45658</v>
+      </c>
+      <c r="B17" t="s">
+        <v>114</v>
+      </c>
+      <c r="C17" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" t="s">
+        <v>116</v>
+      </c>
+      <c r="E17" t="s">
+        <v>124</v>
+      </c>
+      <c r="F17" t="s">
+        <v>145</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="2">
+        <v>45644</v>
+      </c>
+      <c r="B18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" t="s">
+        <v>100</v>
+      </c>
+      <c r="F18" t="s">
+        <v>92</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="2">
+        <v>45612</v>
+      </c>
+      <c r="B19" t="s">
+        <v>137</v>
+      </c>
+      <c r="C19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E19" t="s">
+        <v>138</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="2">
+        <v>45610</v>
+      </c>
+      <c r="B20" t="s">
+        <v>125</v>
+      </c>
+      <c r="C20" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>92</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="2">
+        <v>45536</v>
+      </c>
+      <c r="B21" t="s">
+        <v>127</v>
+      </c>
+      <c r="C21" t="s">
+        <v>128</v>
+      </c>
+      <c r="D21" t="s">
+        <v>2</v>
+      </c>
+      <c r="F21" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="2">
+        <v>45510</v>
+      </c>
+      <c r="B22" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" t="s">
+        <v>161</v>
+      </c>
+      <c r="D22" t="s">
+        <v>131</v>
+      </c>
+      <c r="E22" t="s">
+        <v>162</v>
+      </c>
+      <c r="F22" t="s">
+        <v>155</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="2">
+        <v>45460</v>
+      </c>
+      <c r="B23" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" t="s">
+        <v>103</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="2">
+        <v>45448</v>
+      </c>
+      <c r="B24" t="s">
+        <v>118</v>
+      </c>
+      <c r="C24" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F24" t="s">
+        <v>120</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="2">
+        <v>45441</v>
+      </c>
+      <c r="B25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" t="s">
+        <v>116</v>
+      </c>
+      <c r="D25" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25" t="s">
+        <v>124</v>
+      </c>
+      <c r="F25" t="s">
+        <v>145</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="2">
+        <v>45421</v>
+      </c>
+      <c r="B26" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>131</v>
+      </c>
+      <c r="F26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="2">
+        <v>45380</v>
+      </c>
+      <c r="B27" t="s">
+        <v>133</v>
+      </c>
+      <c r="C27" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="2">
+        <v>45363</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D28" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" t="s">
+        <v>96</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="2">
+        <v>45324</v>
+      </c>
+      <c r="B29" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" t="s">
+        <v>100</v>
+      </c>
+      <c r="F29" t="s">
+        <v>106</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="2">
+        <v>45322</v>
+      </c>
+      <c r="B30" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30" t="s">
+        <v>103</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="2">
+        <v>45292</v>
+      </c>
+      <c r="B31" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" t="s">
+        <v>136</v>
+      </c>
+      <c r="E31" t="s">
+        <v>126</v>
+      </c>
+      <c r="F31" t="s">
+        <v>92</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="5">
+        <v>45292</v>
+      </c>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" t="s">
+        <v>111</v>
+      </c>
+      <c r="F32" t="s">
+        <v>112</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="2">
         <v>45003</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B33" t="s">
         <v>13</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C33" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D33" t="s">
         <v>5</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E33" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="G33" s="1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="2">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="2">
         <v>45000</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B34" t="s">
         <v>51</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C34" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D34" t="s">
         <v>54</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E34" t="s">
         <v>52</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G34" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A4" s="2">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="2">
         <v>44986</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B35" t="s">
+        <v>86</v>
+      </c>
+      <c r="C35" t="s">
         <v>87</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D35" t="s">
+        <v>167</v>
+      </c>
+      <c r="E35" t="s">
         <v>88</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G35" t="s">
         <v>89</v>
       </c>
-      <c r="E4" t="s">
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="2">
+        <v>44946</v>
+      </c>
+      <c r="B36" t="s">
+        <v>142</v>
+      </c>
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" t="s">
+        <v>143</v>
+      </c>
+      <c r="F36" t="s">
+        <v>92</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="2">
+        <v>44783</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="2">
+        <v>44774</v>
+      </c>
+      <c r="B38" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" t="s">
+        <v>60</v>
+      </c>
+      <c r="E38" t="s">
+        <v>65</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="2">
+        <v>44713</v>
+      </c>
+      <c r="B39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="2">
+        <v>44713</v>
+      </c>
+      <c r="B40" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" t="s">
+        <v>36</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="2">
+        <v>44713</v>
+      </c>
+      <c r="B41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" t="s">
+        <v>26</v>
+      </c>
+      <c r="G41" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="2">
+        <v>44660</v>
+      </c>
+      <c r="B42" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" t="s">
+        <v>77</v>
+      </c>
+      <c r="F42" t="s">
+        <v>140</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="2">
+        <v>44553</v>
+      </c>
+      <c r="B43" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" t="s">
+        <v>72</v>
+      </c>
+      <c r="E43" t="s">
+        <v>73</v>
+      </c>
+      <c r="G43" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="2">
+        <v>44474</v>
+      </c>
+      <c r="B44" t="s">
+        <v>42</v>
+      </c>
+      <c r="C44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" t="s">
+        <v>35</v>
+      </c>
+      <c r="E44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="2">
+        <v>44454</v>
+      </c>
+      <c r="B45" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" t="s">
+        <v>48</v>
+      </c>
+      <c r="E45" t="s">
+        <v>49</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="2">
+        <v>44378</v>
+      </c>
+      <c r="B46" t="s">
+        <v>82</v>
+      </c>
+      <c r="C46" t="s">
+        <v>83</v>
+      </c>
+      <c r="D46" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" t="s">
+        <v>84</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="2">
+        <v>44348</v>
+      </c>
+      <c r="B47" t="s">
+        <v>40</v>
+      </c>
+      <c r="C47" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" t="s">
+        <v>38</v>
+      </c>
+      <c r="E47" t="s">
+        <v>39</v>
+      </c>
+      <c r="G47" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="2">
+        <v>44348</v>
+      </c>
+      <c r="B48" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="2">
+        <v>44287</v>
+      </c>
+      <c r="B49" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" t="s">
+        <v>60</v>
+      </c>
+      <c r="E49" t="s">
+        <v>65</v>
+      </c>
+      <c r="G49" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="2">
+        <v>44256</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" t="s">
+        <v>44</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="2">
+        <v>44166</v>
+      </c>
+      <c r="B51" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="2">
+        <v>44099</v>
+      </c>
+      <c r="B52" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" t="s">
+        <v>60</v>
+      </c>
+      <c r="E52" t="s">
+        <v>65</v>
+      </c>
+      <c r="G52" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="2">
+        <v>44075</v>
+      </c>
+      <c r="B53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" t="s">
+        <v>56</v>
+      </c>
+      <c r="E53" t="s">
+        <v>57</v>
+      </c>
+      <c r="G53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="2">
+        <v>44057</v>
+      </c>
+      <c r="B54" t="s">
+        <v>31</v>
+      </c>
+      <c r="C54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" t="s">
+        <v>24</v>
+      </c>
+      <c r="E54" t="s">
+        <v>32</v>
+      </c>
+      <c r="G54" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="2">
+        <v>42736</v>
+      </c>
+      <c r="B55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" t="s">
+        <v>60</v>
+      </c>
+      <c r="D55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E55" t="s">
+        <v>61</v>
+      </c>
+      <c r="G55" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="2">
+        <v>42736</v>
+      </c>
+      <c r="B56" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" t="s">
+        <v>79</v>
+      </c>
+      <c r="E56" t="s">
+        <v>80</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="2">
+        <v>41061</v>
+      </c>
+      <c r="B57" t="s">
         <v>90</v>
       </c>
-      <c r="F4" t="s">
+      <c r="C57" t="s">
+        <v>77</v>
+      </c>
+      <c r="D57" t="s">
         <v>91</v>
       </c>
-    </row>
-[...404 lines deleted...]
-      <c r="B25" t="s">
+      <c r="E57" t="s">
         <v>92</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="G57" t="s">
         <v>93</v>
       </c>
-      <c r="E25" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F1">
-    <sortState ref="A2:F25">
+  <autoFilter ref="A1:G1" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G44">
       <sortCondition descending="1" ref="A1"/>
     </sortState>
   </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G57">
+    <sortCondition descending="1" ref="A3:A57"/>
+  </sortState>
   <hyperlinks>
-    <hyperlink ref="F5" r:id="rId1"/>
-[...7 lines deleted...]
-    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="G37" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="G33" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="G39" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="G44" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="G50" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="G45" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="G38" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="G56" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="G46" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="G28" r:id="rId10" display="https://pmc.ncbi.nlm.nih.gov/articles/PMC11029367/" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="G18" r:id="rId11" display="https://bmchealthservres.biomedcentral.com/articles/10.1186/s12913-024-11259-7" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="G23" r:id="rId12" display="https://www.frontiersin.org/journals/digital-health/articles/10.3389/fdgth.2024.1362503/full" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="G29" r:id="rId13" display="https://mhealth.jmir.org/2024/1/e51510" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="G30" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="G32" r:id="rId15" display="https://www.researchsquare.com/article/rs-3902638/v1" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="G24" r:id="rId16" display="https://www.tandfonline.com/doi/full/10.1080/09638288.2023.2219066" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="G20" r:id="rId17" display="https://www.mdpi.com/2077-0383/13/22/6987" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="G21" r:id="rId18" display="https://journals.lww.com/otainternational/fulltext/2024/09000/predictors_of_mortality_over_time_in_geriatric.4.aspx" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="G26" r:id="rId19" display="https://bmjopen.bmj.com/content/bmjopen/14/6/e082093.full.pdf" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="G27" r:id="rId20" display="https://www.mdpi.com/2077-0383/13/7/2012" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="G31" r:id="rId21" display="https://journals.lww.com/otainternational/fulltext/2024/01001/identification_of_neutrophil_phenotype_categories.4.aspx" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="G19" r:id="rId22" display="https://link.springer.com/article/10.1007/s00068-022-02169-6" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="G42" r:id="rId23" display="https://link.springer.com/article/10.1007/s00198-022-06394-y" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="G36" r:id="rId24" location="!/content/playContent/1-s2.0-S002013832300493X?returnurl=https:%2F%2Flinkinghub.elsevier.com%2Fretrieve%2Fpii%2FS002013832300493X%3Fshowall%3Dtrue&amp;referrer=https:%2F%2Fwww.researchgate.net%2F" display="https://www.clinicalkey.com/ - !/content/playContent/1-s2.0-S002013832300493X?returnurl=https:%2F%2Flinkinghub.elsevier.com%2Fretrieve%2Fpii%2FS002013832300493X%3Fshowall%3Dtrue&amp;referrer=https:%2F%2Fwww.researchgate.net%2F" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="G16" r:id="rId25" xr:uid="{1245E53B-B124-4111-BC0A-12BA12E09A22}"/>
+    <hyperlink ref="G10" r:id="rId26" display="https://pubmed.ncbi.nlm.nih.gov/40435923/" xr:uid="{D9F56EC8-1226-40D9-88F7-D4DF97827C95}"/>
+    <hyperlink ref="G11" r:id="rId27" display="https://pubmed.ncbi.nlm.nih.gov/40345698/" xr:uid="{5C358B44-8552-49E5-A5B8-9181EF046CD1}"/>
+    <hyperlink ref="G22" r:id="rId28" display="https://pubmed.ncbi.nlm.nih.gov/39200731/" xr:uid="{D75E2AA3-92E0-4C89-8C8B-881BC6CA2B8D}"/>
+    <hyperlink ref="G12" r:id="rId29" display="https://pubmed.ncbi.nlm.nih.gov/40325151/" xr:uid="{854B9F74-E6BF-4D0C-BD89-1D2D7DBA7B00}"/>
+    <hyperlink ref="G3" r:id="rId30" display="https://pubmed.ncbi.nlm.nih.gov/42085909/" xr:uid="{8F7AAD84-9F8B-4F91-859A-7F23A48D0A05}"/>
+    <hyperlink ref="G7" r:id="rId31" display="https://pubmed.ncbi.nlm.nih.gov/41262432/" xr:uid="{2AAE3BFE-6303-4EFD-BFCA-803FDFDB8746}"/>
+    <hyperlink ref="G4" r:id="rId32" display="https://pubmed.ncbi.nlm.nih.gov/41337952/" xr:uid="{FDB1A1FB-66A9-4D68-8C30-89CC7543B5C6}"/>
+    <hyperlink ref="G6" r:id="rId33" display="https://pubmed.ncbi.nlm.nih.gov/41598694/" xr:uid="{9FC7DFA3-23EF-4D77-8321-85DBD6215E54}"/>
+    <hyperlink ref="G5" r:id="rId34" display="https://pubmed.ncbi.nlm.nih.gov/41589272/" xr:uid="{4B3C47CC-6636-4B46-9A8C-BFDC0D1BB57C}"/>
+    <hyperlink ref="G14" r:id="rId35" display="https://pubmed.ncbi.nlm.nih.gov/39970239/" xr:uid="{E31FCCF0-C142-4644-A123-B1BACE7C3607}"/>
+    <hyperlink ref="G13" r:id="rId36" display="https://pubmed.ncbi.nlm.nih.gov/39800638/" xr:uid="{5DBA90DE-2DFD-48E4-9887-726348983317}"/>
+    <hyperlink ref="G25" r:id="rId37" display="https://pubmed.ncbi.nlm.nih.gov/38892908/" xr:uid="{0E9798C1-DE3D-4C19-9DBF-C1453DEC729C}"/>
+    <hyperlink ref="G8" r:id="rId38" display="https://pubmed.ncbi.nlm.nih.gov/40964199/" xr:uid="{DEAC81D5-E919-49A7-9A74-16F46AF26ADC}"/>
+    <hyperlink ref="G17" r:id="rId39" display="https://pubmed.ncbi.nlm.nih.gov/39179941/" xr:uid="{B79D0C3D-8B67-48D8-835D-1284F7962217}"/>
+    <hyperlink ref="G15" r:id="rId40" display="https://pubmed.ncbi.nlm.nih.gov/39864399/" xr:uid="{51061247-F512-4294-8174-C7D76BB293F7}"/>
+    <hyperlink ref="G9" r:id="rId41" display="https://pubmed.ncbi.nlm.nih.gov/40783877/" xr:uid="{E91EAF5A-A5EF-437B-9BF3-245C1DA6AA99}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId10"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId42"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>St. Antonius Ziekenhuis</Company>
   <LinksUpToDate>false</LinksUpToDate>